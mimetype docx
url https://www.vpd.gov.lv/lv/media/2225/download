--- v0 (2025-12-14)
+++ v1 (2026-10-27)
@@ -1,4898 +1,5395 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidRPr="004169F4" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00D07B70" w14:paraId="094091BB" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00D07B70" w14:paraId="094091BB" w14:textId="77777777">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004169F4">
+      <w:r w:rsidRPr="001A2E4A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. p</w:t>
       </w:r>
-      <w:r w:rsidRPr="004169F4" w:rsidR="00014DA3">
+      <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="0D23576D" w14:textId="77777777">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="0D23576D" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1056"/>
         <w:gridCol w:w="4427"/>
         <w:gridCol w:w="4151"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="4466E79F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="4466E79F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="1FDDB5AF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="1FDDB5AF" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="178FC02F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="178FC02F" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Valsts probācijas dienesta teritoriālā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="00CC9B1A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="00CC9B1A" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Administratīvi teritoriālā vienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidTr="006A3537" w14:paraId="3D6AAE9D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidTr="006A3537" w14:paraId="3D6AAE9D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00014DA3" w:rsidRDefault="004169F4" w14:paraId="3AD09AED" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="3AD09AED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8578" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00014DA3" w:rsidRDefault="004169F4" w14:paraId="6FD44512" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="6FD44512" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rīgas Rietumu reģiona teritoriālā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="3011D7CF" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="3011D7CF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="40B9863E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="40B9863E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="285FBDC2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="285FBDC2" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rīgas Rietumu reģiona teritoriālās struktūrvienības 1., 2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00F36515">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00F36515">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00F36515">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00F36515">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">un 6. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nodaļa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00BD59AB" w:rsidRDefault="00BD59AB" w14:paraId="7BFF8F05" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00BD59AB" w14:paraId="7BFF8F05" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Rīgas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00FC4C5C">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00FC4C5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valstspilsēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> administratīvās teritorijas Zemgales priekšpilsēta un Kurzemes rajons</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BD59AB" w:rsidP="00014DA3" w:rsidRDefault="00BD59AB" w14:paraId="07305084" w14:textId="64FB1000">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007105BD" w:rsidP="001A2E4A" w:rsidRDefault="00BD59AB" w14:paraId="43EDE21B" w14:textId="1B32C694">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. Mārupes novads</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00772204">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00772204">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Mārupe, Tīraine, Babīte, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Brīvkalni</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, Cielavas, Dzērves, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Dzilnuciems</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>, Egļuciems</w:t>
             </w:r>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Kaģi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Klīves</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00603DC7">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00603DC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, Lapsas, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Liberi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>, Lidost</w:t>
             </w:r>
-            <w:r w:rsidR="0000306A">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="0000306A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>a Rīga</w:t>
             </w:r>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, Mežāres, Piņķi, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Pluģuciems</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Priežciems</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Sēbruciems</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Skārduciems</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, Skulte, Spilve, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Trenči</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003748DD">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003748DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Vīkuļi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00772204">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00772204">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007105BD" w:rsidP="00014DA3" w:rsidRDefault="007105BD" w14:paraId="161EA0F7" w14:textId="2761AE38">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00AC6B82" w:rsidP="001A2E4A" w:rsidRDefault="005715A1" w14:paraId="15100317" w14:textId="394F5FDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>. Baloži (Novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00AC6B82" w:rsidP="001A2E4A" w:rsidRDefault="005715A1" w14:paraId="142F84BF" w14:textId="45266206">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ķekavas novads (Alejas, Katlakalns, Ķekava, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Krogsils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Krustkalni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Lapenieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Rāmava</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Skujnieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Valdlauči</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Vimbukrogs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Dzērumi, Mellupi, Misas, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Plakanciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Bērzmente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Jaunsils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Jenči, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Katrīnmuiža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Lielvārži, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Odukalns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Pulkarne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Saulgoži)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00AC6B82" w:rsidP="001A2E4A" w:rsidRDefault="005715A1" w14:paraId="161EA0F7" w14:textId="393D0129">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Olaines novads (Dāvi, Ielejas, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Jāņupe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Rājumi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Stīpnieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Vaivadi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="3AA20EEC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="3790DCE4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="4B76F59D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rīgas Rietumu reģiona teritoriālās struktūrvienības 4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003A1413">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="003A1413">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. nodaļa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>(nodrošina darbu ar bērniem un jauniešiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="0082240E" w14:paraId="4B9149E7" w14:textId="61EBD19D">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t>3. Ķekavas novads (</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rīgas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00FC4C5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>valstspilsēta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administratīvās teritorijas Zemgales, Vidzemes un Latgales priekšpilsēta un Kurzemes, Centra un Ziemeļu rajons</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0082240E" w:rsidR="0082240E" w:rsidP="0082240E" w:rsidRDefault="0082240E" w14:paraId="3F2D1F46" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Mārupes novads (Mārupe, Tīraine, Babīte, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Brīvkalni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Cielavas, Dzērves, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Dzilnuciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Egļuciems, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Kaģi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Klīves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Lapsas, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Liberi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Lidosta Rīga, Mežāres, Piņķi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Pluģuciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Priežciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Sēbruciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Skārduciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Skulte, Spilve, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Trenči</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Vīkuļi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0082240E" w:rsidR="0082240E" w:rsidP="0082240E" w:rsidRDefault="0082240E" w14:paraId="41158CC8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3. Baloži (Novada pilsēta)</w:t>
+            </w:r>
+            <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidRPr="0082240E" w:rsidR="0082240E" w:rsidP="0082240E" w:rsidRDefault="0082240E" w14:paraId="72C6B204" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Ķekavas novads (Alejas, Katlakalns, Ķekava, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Krogsils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Krustkalni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Lapenieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Rāmava</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Skujnieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Valdlauči</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>).</w:t>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Vimbukrogs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Dzērumi, Mellupi, Misas, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Plakanciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Bērzmente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Jaunsils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Jenči, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Katrīnmuiža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Lielvārži, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Odukalns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Pulkarne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Saulgoži)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="0082240E" w:rsidP="0082240E" w:rsidRDefault="0082240E" w14:paraId="2DB95942" w14:textId="4BA829BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Olaines novads (Dāvi, Ielejas, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Jāņupe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Rājumi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Stīpnieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0082240E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Vaivadi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="3AA20EEC" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="75CD5FDB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="3790DCE4" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:t>1.2.</w:t>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="76233452" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="4B76F59D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="3F9B1DA8" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
-[...33 lines deleted...]
-              <w:t>(nodrošina darbu ar bērniem un jauniešiem)</w:t>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rīgas Rietumu reģiona teritoriālās struktūrvienības Olaines nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="2DB95942" w14:textId="77777777">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00FC4C5C">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="005715A1" w14:paraId="362EE303" w14:textId="7CB68958">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Mārupes novads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Jaunmārupe,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00921613">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Vētras)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="005715A1" w14:paraId="3FC7AF40" w14:textId="4D9F64BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Olaines novads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Apšukalni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Blijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Damdari</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Ezītis, Galiņi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Grēnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Jaunolaine, Kalmes, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Pārolaine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Pēternieki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Medemciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Stūnīši</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00AC6B82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Virši)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00F114B3" w:rsidP="001A2E4A" w:rsidRDefault="005715A1" w14:paraId="28B2FE2A" w14:textId="45E5FB4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00A97943">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>. Olaines pilsēta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="05BB3686" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="62E34327" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>1.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="43940CE7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rīgas Rietumu reģiona teritoriālās struktūrvienības Jūrmalas nodaļa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="21BFDCAD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Jūrmalas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="0085330F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valstspilsēta</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> administratīvās teritorijas Zemgales, Vidzemes un Latgales priekšpilsēta un Kurzemes, Centra un Ziemeļu rajons</w:t>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="58819BC2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="002B6A75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Mārupes novads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Gātciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Kūdra, Pavasari, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Pērnciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Silmalas, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Sīpolciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Spuņciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Straupciems</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BD59AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>, Varkaļi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00921613" w:rsidP="001A2E4A" w:rsidRDefault="00921613" w14:paraId="7F41432E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3. Beberbeķu kapi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="75CD5FDB" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidTr="00323CE3" w14:paraId="1452129D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="76233452" w14:textId="77777777">
-[...358 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="7A275B10" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8578" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00014DA3" w:rsidRDefault="004169F4" w14:paraId="52DD7158" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="52DD7158" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rīgas Austrumu reģiona teritoriālā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="2F6E73E2" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="2F6E73E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="2BA0DC1D" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="2BA0DC1D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="55291E86" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="55291E86" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rīgas Austrumu reģiona teritoriālās struktūrvienības 1., 2., 3., 4., 5.</w:t>
             </w:r>
-            <w:r w:rsidR="00F970AA">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00F970AA">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, 6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
-            <w:r w:rsidR="00F970AA">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00F970AA">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00BD59AB" w:rsidP="00BD59AB" w:rsidRDefault="00BD59AB" w14:paraId="2584DA4A" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00BD59AB" w:rsidP="001A2E4A" w:rsidRDefault="00BD59AB" w14:paraId="2584DA4A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Rīgas pilsētas administratīvās teritorijas Centra un Ziemeļu rajons, Vidzemes un Latgales priekšpilsēta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00BD59AB" w:rsidP="00BD59AB" w:rsidRDefault="00BD59AB" w14:paraId="74B71A07" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00BD59AB" w:rsidP="001A2E4A" w:rsidRDefault="00BD59AB" w14:paraId="74B71A07" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. Ropažu novads (Garkalnes pag.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="1DA60470" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="1DA60470" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="3B6069F6" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="3B6069F6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="7CCDD96E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="7CCDD96E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Rīgas Austrumu reģiona teritoriālās struktūrvienības 7. nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="007C438A" w14:paraId="001B53B7" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="007C438A" w14:paraId="001B53B7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Siguldas novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="007C438A" w14:paraId="3367459C" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="007C438A" w14:paraId="3367459C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Saulkrastu novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="001E5D69" w:rsidP="001E5D69" w:rsidRDefault="007C438A" w14:paraId="1BE63902" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="007C438A" w14:paraId="1BE63902" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001E5D69">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001E5D69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Ādažu novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="001E5D69" w:rsidRDefault="00F35994" w14:paraId="6A25C097" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00F35994" w14:paraId="6A25C097" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001E5D69">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001E5D69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Saulkrasti (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00F35994" w14:paraId="455A49E8" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00F35994" w14:paraId="455A49E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="007C438A">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="007C438A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Sigulda (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00F35994" w14:paraId="33D21615" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00F35994" w14:paraId="33D21615" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="007C438A">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="007C438A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Vangaži </w:t>
             </w:r>
-            <w:r w:rsidR="006A2F37">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="006A2F37">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Ropažu novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="3A77D219" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="3A77D219" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00607283" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="05050A3E" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="05050A3E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00607283" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="2D669FED" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="2D669FED" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00607283">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rīgas Austrumu reģiona teritoriālās struktūrvienības Salaspils nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00607283" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="551211CD" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00607283">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="551211CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00607283" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Ādažu novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00607283" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="3141C2FC" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00607283">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="3141C2FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00607283" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Ropažu novads</w:t>
             </w:r>
-            <w:r w:rsidRPr="00607283">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00607283" w:rsidR="001E5D69" w:rsidP="001E5D69" w:rsidRDefault="001E5D69" w14:paraId="42E20B66" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00607283">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="42E20B66" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00607283" w:rsidR="00734312">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00734312">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00607283" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Salaspils novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00607283" w:rsidR="00075917" w:rsidP="00014DA3" w:rsidRDefault="001E5D69" w14:paraId="74DC1753" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00607283">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00075917" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="772FEAA8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>5. Salaspils (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00AC6B82" w:rsidP="001A2E4A" w:rsidRDefault="00AC6B82" w14:paraId="41C683BE" w14:textId="10B2205D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>6. Ķekavas novads (Daugmales pag.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00AC6B82" w:rsidP="001A2E4A" w:rsidRDefault="00AC6B82" w14:paraId="1C904643" w14:textId="2969CD48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>7. Baldones pilsēta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00AC6B82" w:rsidP="001A2E4A" w:rsidRDefault="00AC6B82" w14:paraId="74DC1753" w14:textId="041F0596">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>8. Ķekavas novads (Baldones pag.)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidTr="00CB33B7" w14:paraId="087EE885" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidTr="00CB33B7" w14:paraId="087EE885" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00014DA3" w:rsidRDefault="004169F4" w14:paraId="21C3E82B" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="21C3E82B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8578" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00014DA3" w:rsidRDefault="004169F4" w14:paraId="73AE805A" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="73AE805A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Latgales reģiona teritoriālā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="60F2BEC0" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="60F2BEC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="07AAF87B" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="07AAF87B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="450B4912" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="450B4912" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Latgales reģiona teritoriālās struktūrvienības Daugavpils 1.</w:t>
             </w:r>
-            <w:r w:rsidR="004C6361">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="004C6361">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, 2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">un </w:t>
             </w:r>
-            <w:r w:rsidR="004C6361">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="004C6361">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="001E5D69" w:rsidP="001E5D69" w:rsidRDefault="001E5D69" w14:paraId="5CFF0ED4" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="5CFF0ED4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Augšdaugavas novads </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="001E5D69" w:rsidRDefault="001E5D69" w14:paraId="3FE8CC4F" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="3FE8CC4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Daugavpils </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001A5A3C">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001A5A3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valstspilsēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="72A491F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="72A491F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="5B8CB399" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="5B8CB399" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="3FD2EB58" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="3FD2EB58" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Latgales reģiona teritoriālās struktūrvienības Krāslavas nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="001E5D69" w:rsidP="00014DA3" w:rsidRDefault="001E5D69" w14:paraId="199B64FD" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="199B64FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:t>1. Krāslavas novads</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="001E5D69" w14:paraId="797E0577" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="797E0577" w14:textId="77777777">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00734312">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00734312">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Krāslavas pilsēta</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00734312">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00734312">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="671BCBF8" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="671BCBF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="2E810574" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="2E810574" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="26BB00B1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="26BB00B1" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Latgales reģiona teritoriālās struktūrvienības Preiļu nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="6F166010" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="6F166010" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Līvānu novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="487036E1" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="487036E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Preiļu novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00A97943" w:rsidP="00014DA3" w:rsidRDefault="00A97943" w14:paraId="13F63354" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00A97943" w:rsidP="001A2E4A" w:rsidRDefault="00A97943" w14:paraId="13F63354" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. Līvāni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="5777756C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="5777756C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="306CDA9D" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="306CDA9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="5B0B73A1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="5B0B73A1" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Latgales reģiona teritoriālās struktūrvienības Rēzeknes nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="615FC2F9" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="615FC2F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Rēzeknes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001E5D69">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001E5D69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="31C7C258" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="31C7C258" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Rēzeknes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="0085330F">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="0085330F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valstspilsēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="7091F9F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="7091F9F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="1CE086B4" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="1CE086B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="6C9C7264" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="6C9C7264" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Latgales reģiona teritoriālās struktūrvienības Balvu nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="001E5D69" w:rsidP="001E5D69" w:rsidRDefault="001E5D69" w14:paraId="48DD5FB6" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="48DD5FB6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Balvu novads </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="001E5D69" w14:paraId="6FADACD8" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="6FADACD8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00734312">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00734312">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Balvu pilsēta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="74CCD19A" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="74CCD19A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Viļaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="1EC6FDBD" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="1EC6FDBD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="2B2EECF8" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="2B2EECF8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="4245AC27" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="4245AC27" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Latgales reģiona teritoriālās struktūrvienības Ludzas nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00734312" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="05EA27A4" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00734312" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="05EA27A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Ludzas </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001E5D69">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001E5D69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00734312" w14:paraId="02FF7F65" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00734312" w14:paraId="02FF7F65" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludzas </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001E5D69">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001E5D69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>pilsēta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidTr="00AB1BC1" w14:paraId="11CC461C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidTr="00AB1BC1" w14:paraId="11CC461C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00261038" w:rsidRDefault="004169F4" w14:paraId="53011068" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="53011068" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8578" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00261038" w:rsidRDefault="004169F4" w14:paraId="6ADF40F7" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="6ADF40F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Zemgales reģiona teritoriālā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="6864D16C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="6864D16C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="64AA55BE" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="64AA55BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="75A8555A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="75A8555A" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemgales reģiona teritoriālās struktūrvienības Jelgavas 1. un 2. nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="55DF5D26" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="55DF5D26" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Jelgavas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valstspilsēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="75055398" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="75055398" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. Jelgavas novads</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="43BC356C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="43BC356C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="7EC308F4" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="7EC308F4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="1B3B67FD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="1B3B67FD" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemgales reģiona teritoriālās struktūrvienības Dobeles nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="51110563" w14:textId="77777777">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="51110563" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Dobeles novads </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="150894D0" w14:textId="77777777">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="150894D0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Dobele (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="0541ADFB" w14:textId="77777777">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="0541ADFB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:ind w:left="218" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Auce (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="382EA58B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="382EA58B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="265A55C4" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="265A55C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="7298F866" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="7298F866" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemgales reģiona teritoriālās struktūrvienības Ogres nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="717E43BC" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="717E43BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. Ogres novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="13F965AE" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="13F965AE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. Ikšķile (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="61BE8AB7" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="61BE8AB7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. Ķegums (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="65DC8BC2" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="65DC8BC2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4. Lielvārde (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="58EA864A" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="58EA864A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Ogres </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valstspilsēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="2BD4265E" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="2BD4265E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="7091851C" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="7091851C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="19AC652E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="19AC652E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemgales reģiona teritoriālās struktūrvienības Bauskas nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="05B25FAB" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="05B25FAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00873F71">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00873F71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Bauskas novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="270CE150" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="270CE150" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. Bauska (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="342C8AC3" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="342C8AC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. Iecava (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="40214278" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="40214278" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="04D0C197" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="04D0C197" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="579F5E60" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="579F5E60" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemgales reģiona teritoriālās struktūrvienības Aizkraukles nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="17F45C46" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="17F45C46" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. Aizkraukles novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="1484A347" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="1484A347" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. Aizkraukle (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="3F7896F6" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="3F7896F6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. Jaunjelgava (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="10442FBD" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="10442FBD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4. Pļaviņas (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="22E82D5E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="22E82D5E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>5. Koknese (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="2DC46B97" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="2DC46B97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="56FFCED5" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="56FFCED5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="2EAEA808" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="2EAEA808" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemgales reģiona teritoriālās struktūrvienības Tukuma nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="7D710EE6" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="7D710EE6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. Tukuma novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="75557F25" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="75557F25" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. Tukums (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="6BFB965D" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="6BFB965D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3. Kandava (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="140E6549" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidTr="00217BBE" w14:paraId="140E6549" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="636058CB" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="636058CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="023B54E4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="023B54E4" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zemgales reģiona teritoriālās struktūrvienības Jēkabpils 1.un 2. nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="39346CF2" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="39346CF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. Jēkabpils novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="2B4449A6" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="2B4449A6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Jēkabpils </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valst</w:t>
             </w:r>
-            <w:r w:rsidR="005441AC">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="005441AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>pilsēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="75CA2597" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="75CA2597" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. Viesīte (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="007E779E" w:rsidP="007E779E" w:rsidRDefault="007E779E" w14:paraId="67110C36" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="007E779E" w:rsidP="001A2E4A" w:rsidRDefault="007E779E" w14:paraId="67110C36" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4. Aknīste (Novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidTr="00FE1E17" w14:paraId="5332C75D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidTr="00FE1E17" w14:paraId="5332C75D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00014DA3" w:rsidRDefault="004169F4" w14:paraId="07506A0E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="07506A0E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8578" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00014DA3" w:rsidRDefault="004169F4" w14:paraId="330147F8" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="330147F8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vidzemes reģiona teritoriālā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="64D63401" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="64D63401" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="5E17258E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="5E17258E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="3908B292" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="3908B292" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vidzemes reģiona teritoriālās struktūrvienības Madonas nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="001E5D69" w14:paraId="1DB759CB" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="1DB759CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="009E48FF">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="009E48FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Madonas novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="009E48FF" w:rsidP="009E48FF" w:rsidRDefault="001E5D69" w14:paraId="1DFC708E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="009E48FF" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="1DFC708E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>.Varakļānu novads</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="009E48FF">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="009E48FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="001E5D69" w14:paraId="7876A6B6" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="7876A6B6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="009E48FF">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="009E48FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>. Aizkraukles novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="001E5D69" w:rsidP="001E5D69" w:rsidRDefault="001E5D69" w14:paraId="7AE69DFB" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="7AE69DFB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4. Madona (Madonas novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="009E48FF" w14:paraId="7C47AEC6" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="009E48FF" w14:paraId="7C47AEC6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>5. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Cesvaine (Cesvaines novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="009E48FF" w14:paraId="6508E73A" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="009E48FF" w14:paraId="6508E73A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>6. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Lubāna (Madonas novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="009E48FF" w14:paraId="219B7B4E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="009E48FF" w14:paraId="219B7B4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>7. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Varakļāni (Varakļānu novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="16821DC1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="0895EDF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="7AD61FBF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vidzemes reģiona teritoriālās struktūrvienības Alūksnes un Gulbenes nodaļa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="038CE37E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>1. Alūksnes novads</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="4F000B0D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Gulbenes novads </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="4FB4C6FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BA52A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Alūksne (Alūksnes novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="6542CCDF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BA52A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Ape (Smiltenes novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="4EBA759B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BA52A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Gulbene (Gulbenes novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="623E990B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00BA52A6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Smiltenes novads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="006E3E1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Apes pag., Gaujienas pag., Trapenes pag., Virešu pag.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="16B80663" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="18BC3807" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="07BE1FE4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vidzemes reģiona teritoriālās struktūrvienības Valkas nodaļa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="008C4CA1" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="23DA1BE9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>1. Valkas novads</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="008C4CA1" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="016D8853" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Smiltenes novads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="621380FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3. Valmieras novads (Jērcēnu pag., Plāņu pag.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="21484387" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Gulbenes novads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00642445">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Lejasciema pag.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="6C535A45" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Smiltene (Smiltenes novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="54BB0D2A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>6. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Seda (Valmieras novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="26F4E717" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>7. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Strenči (Valmieras novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="1C52273D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>8. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Valka (Valkas novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="65739546" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="2CD9B26C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="369EA463" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vidzemes reģiona teritoriālās struktūrvienības Limbažu nodaļa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="008C4CA1" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="7F154AEB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Limbažu novads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="6EE81B38" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>2. Saulkrastu novads</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="59692B4D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Ainaži (Salacgrīvas novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="32AF21D5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Aloja (Alojas novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="03B1C1B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Limbaži (Limbažu novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="556090EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>6. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Salacgrīva (Salacgrīvas novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="74A47D9B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>7. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Staicele (Alojas novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="5DD46CEA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="1E3282E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="12D4EE61" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vidzemes reģiona teritoriālās struktūrvienības Cēsu nodaļa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="0DC9A887" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Cēsu novads</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="001E5D69" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="0C52F9BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>2. Smiltenes novads (Drustu pag., Raunas pag.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="6643B86D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Cēsis (Cēsu novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="001E5D69" w14:paraId="4F071599" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Līgatne (Līgatnes novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="400D6C37" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="39634126" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5.6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="2FC7171D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vidzemes reģiona teritoriālās struktūrvienības Valmieras nodaļa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="008C4CA1" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="03CE71E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Valmieras novads </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="21F37D03" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Rūjienas novads</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="150F9F61" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Limbažu novads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="0093563B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Braslavas pag., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="0093563B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Brīvzemnieku pag.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="13620410" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>7. </w:t>
-[...5 lines deleted...]
-              <w:t>Varakļāni (Varakļānu novada pilsēta)</w:t>
+              <w:t>4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Mazsalaca (Mazsalacas novada pilsēta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="324299A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>Rūjiena (Rūjienas novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="16821DC1" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidTr="00135AE5" w14:paraId="736D3DFE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="0895EDF2" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="5DFD5DEF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>5.2.</w:t>
-[...966 lines deleted...]
-              </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8578" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="004169F4" w:rsidP="00014DA3" w:rsidRDefault="004169F4" w14:paraId="5C097F80" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="004169F4" w:rsidP="001A2E4A" w:rsidRDefault="004169F4" w14:paraId="5C097F80" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kurzemes reģiona teritoriālā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="60265C74" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="60265C74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="40F03A13" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="40F03A13" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>6.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="5AF0CE08" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="5AF0CE08" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kurzemes reģiona teritoriālās struktūrvienības Liepājas 1.</w:t>
             </w:r>
-            <w:r w:rsidR="004C6361">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="004C6361">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, 2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
-            <w:r w:rsidR="004C6361">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="004C6361">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="008C4CA1" w:rsidP="008C4CA1" w:rsidRDefault="008C4CA1" w14:paraId="631CEEA8" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="008C4CA1" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="631CEEA8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Dienvidkurzemes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> novads </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="67FC967E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="67FC967E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Liepājas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001A5A3C">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001A5A3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valstspilsēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="39A04067" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="39A04067" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="3AB5B192" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="3AB5B192" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>6.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="676A094D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="676A094D" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kurzemes reģiona teritoriālās struktūrvienības Saldus nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="69F3B1F3" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="69F3B1F3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Saldus novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="44FEB575" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="44FEB575" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Brocēni (Brocēnu novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="7A841ED8" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="7A841ED8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Saldus (Saldus novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="591883D0" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="591883D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="53D373AD" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="53D373AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>6.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="72099FE4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="72099FE4" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kurzemes reģiona teritoriālās struktūrvienības Kuldīgas nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="7647EB2E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="7647EB2E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Kuldīgas novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="40163F91" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="40163F91" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Kuldīga (Kuldīgas novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="30918142" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="30918142" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Skrunda (Skrundas novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="3DB6873D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="3DB6873D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="1C859D4E" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="1C859D4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>6.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="4CF06B8A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="4CF06B8A" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kurzemes reģiona teritoriālās struktūrvienības Ventspils nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="008C4CA1" w:rsidP="008C4CA1" w:rsidRDefault="008C4CA1" w14:paraId="3E5A5B6F" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="008C4CA1" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="3E5A5B6F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Ventspils novads </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="2B72840C" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="2B72840C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Ventspils </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001A5A3C">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001A5A3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>valstspilsēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="63408837" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="63408837" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Piltene (Ventspils novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00014DA3" w:rsidR="00014DA3" w:rsidTr="00217BBE" w14:paraId="0399357C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="1E6F0029" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="1E6F0029" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
               <w:t>6.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="2365E5EF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="2365E5EF" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B21B04">
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kurzemes reģiona teritoriālās struktūrvienības Talsu nodaļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="1732CEC7" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="1732CEC7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Talsu novads</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="133370AD" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="133370AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Sabile (Talsu novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="37766228" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="37766228" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Stende (Talsu novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B21B04" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="53A0730B" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="001A2E4A" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="53A0730B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Talsi (Talsu novada pilsēta)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00014DA3" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="008C4CA1" w14:paraId="4D6A5705" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B21B04">
+          <w:p w:rsidRPr="00014DA3" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="008C4CA1" w14:paraId="4D6A5705" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A2E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>5. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Valdemārpils</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="001E5D69">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="001E5D69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B21B04" w:rsidR="00014DA3">
+            <w:r w:rsidRPr="001A2E4A" w:rsidR="00014DA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>(Talsu novada pilsēta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00014DA3" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="27A58148" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w:rsidRPr="00014DA3" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="27A58148" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00014DA3" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="135D7995" w14:textId="77777777">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="center" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00014DA3" w:rsidR="00014DA3" w:rsidP="00014DA3" w:rsidRDefault="00014DA3" w14:paraId="040DF51E" w14:textId="77777777">
+    <w:p w:rsidRPr="00014DA3" w:rsidR="00014DA3" w:rsidP="001A2E4A" w:rsidRDefault="00014DA3" w14:paraId="040DF51E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Galvene"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00014DA3" w:rsidR="00025198" w:rsidP="00014DA3" w:rsidRDefault="00025198" w14:paraId="268124EA" w14:textId="77777777">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w:rsidRPr="00014DA3" w:rsidR="00025198" w:rsidP="001A2E4A" w:rsidRDefault="00025198" w14:paraId="268124EA" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="00014DA3" w:rsidR="00025198" w:rsidSect="00070265">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193831D8"/>
@@ -5797,116 +6294,115 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00014DA3"/>
     <w:rsid w:val="0000306A"/>
     <w:rsid w:val="00014DA3"/>
     <w:rsid w:val="00025198"/>
     <w:rsid w:val="00070265"/>
     <w:rsid w:val="00075917"/>
-    <w:rsid w:val="00090FFD"/>
+    <w:rsid w:val="001A2E4A"/>
     <w:rsid w:val="001A5A3C"/>
     <w:rsid w:val="001D21B0"/>
     <w:rsid w:val="001E5D69"/>
     <w:rsid w:val="00261038"/>
     <w:rsid w:val="002B6A75"/>
     <w:rsid w:val="003748DD"/>
     <w:rsid w:val="003A1413"/>
     <w:rsid w:val="003E1F71"/>
     <w:rsid w:val="004169F4"/>
     <w:rsid w:val="004C6361"/>
     <w:rsid w:val="005441AC"/>
+    <w:rsid w:val="005715A1"/>
     <w:rsid w:val="005805F5"/>
     <w:rsid w:val="005E2253"/>
     <w:rsid w:val="00603DC7"/>
     <w:rsid w:val="00607283"/>
     <w:rsid w:val="00642445"/>
     <w:rsid w:val="006A2F37"/>
     <w:rsid w:val="006E3E1F"/>
     <w:rsid w:val="007105BD"/>
     <w:rsid w:val="00734312"/>
     <w:rsid w:val="00772204"/>
     <w:rsid w:val="007C438A"/>
     <w:rsid w:val="007E779E"/>
+    <w:rsid w:val="0082240E"/>
     <w:rsid w:val="0085330F"/>
     <w:rsid w:val="00873F71"/>
     <w:rsid w:val="00895E61"/>
     <w:rsid w:val="008A1C52"/>
-    <w:rsid w:val="008B284A"/>
     <w:rsid w:val="008C4CA1"/>
     <w:rsid w:val="00921613"/>
     <w:rsid w:val="0093563B"/>
     <w:rsid w:val="009B4C1D"/>
     <w:rsid w:val="009D47D3"/>
     <w:rsid w:val="009E48FF"/>
     <w:rsid w:val="00A97943"/>
+    <w:rsid w:val="00AC6B82"/>
     <w:rsid w:val="00AF11AA"/>
     <w:rsid w:val="00B21B04"/>
     <w:rsid w:val="00BA52A6"/>
-    <w:rsid w:val="00BD4027"/>
     <w:rsid w:val="00BD59AB"/>
-    <w:rsid w:val="00C34B26"/>
     <w:rsid w:val="00C649A8"/>
     <w:rsid w:val="00D07B70"/>
     <w:rsid w:val="00D163DC"/>
     <w:rsid w:val="00D745D5"/>
-    <w:rsid w:val="00DE6E79"/>
     <w:rsid w:val="00F114B3"/>
     <w:rsid w:val="00F35994"/>
     <w:rsid w:val="00F36515"/>
     <w:rsid w:val="00F970AA"/>
     <w:rsid w:val="00FC4C5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -6396,51 +6892,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="719978510">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6660,395 +7156,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...311 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>4091</Words>
-  <Characters>2333</Characters>
+  <Words>4772</Words>
+  <Characters>2721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>VPD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6412</CharactersWithSpaces>
+  <CharactersWithSpaces>7479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kristina Mitrofanova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>